--- v0 (2026-06-24)
+++ v1 (2026-08-18)
@@ -48,51 +48,51 @@
   <si>
     <t>CS107-Meat black Тип 1</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.06.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 465 633 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40 / до 80</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>697х1005х1960</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>