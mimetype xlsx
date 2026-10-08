--- v1 (2026-08-18)
+++ v2 (2026-10-08)
@@ -48,51 +48,51 @@
   <si>
     <t>CS107-Meat black Тип 1</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>09.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 465 633 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40 / до 80</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>697х1005х1960</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>