--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -15,110 +15,107 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>TM101-G с бортом, гл дверь</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>20.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 97 092 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>600х520х850/910</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
   <si>
     <t>Кол-во дверных проемов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Один</t>
   </si>
   <si>
     <t>Кол-во дверей</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>+1..+10</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>
   <si>
     <t>Серия столов</t>
   </si>
   <si>
     <t>Grande</t>
   </si>
@@ -986,291 +983,291 @@
       </c>
       <c r="C19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="3">
         <v>43</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="3" t="s">
-        <v>19</v>
+      <c r="C21" s="3">
+        <v>1</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C22" s="3">
         <v>1</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C24" s="3">
         <v>110</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C27" s="3">
         <v>250</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1"/>
       <c r="B32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1"/>
       <c r="B33" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1"/>
       <c r="B34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1"/>
       <c r="B35" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C35" s="3">
         <v>2</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1"/>
       <c r="B36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1"/>
       <c r="B37" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C37" s="3">
         <v>25</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="1"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1"/>
       <c r="B39" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C39" s="5"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1"/>
       <c r="B40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="1"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="40">
       <c r="A42" s="1"/>
       <c r="B42" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
@@ -1316,54 +1313,54 @@
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="1"/>
       <c r="B53" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B42:F42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 