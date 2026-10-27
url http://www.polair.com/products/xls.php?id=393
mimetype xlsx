--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -47,51 +47,51 @@
   <si>
     <t>MM115ST</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>12.09.2026</t>
+    <t>28.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 128 966 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>550x550x665</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+5</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>