--- v0 (2026-06-24)
+++ v1 (2026-10-08)
@@ -46,51 +46,51 @@
   <si>
     <t>MB211S GREEN</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.06.2026</t>
+    <t>09.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 120 033 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>807x790x704</t>
   </si>
   <si>
     <t>Кол-во компрессоров, шт</t>
   </si>
   <si>
     <t>Максимальное энергопотребление, Вт R290</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-15...- 25</t>
   </si>