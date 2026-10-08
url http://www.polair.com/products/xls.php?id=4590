--- v0 (2026-06-24)
+++ v1 (2026-10-08)
@@ -47,54 +47,54 @@
   <si>
     <t>Rime M1</t>
   </si>
   <si>
     <t>ООО «НЗХО»</t>
   </si>
   <si>
     <t>603004, Нижегородская обл., г. Нижний Новгород</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>проспект Ленина, д. 88</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://sustera.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 205 710 руб. с НДС</t>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 196 375 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1250x650x750</t>
   </si>
   <si>
     <t xml:space="preserve">Холодопроизводительность при t -10°C, кВт </t>
   </si>
   <si>
     <t>3,54</t>
   </si>
   <si>
     <t>Потребляемая мощность, кВт.</t>
   </si>
   <si>
     <t>2,04</t>
   </si>
   <si>
     <t>Объем ресивера, дм3</t>
   </si>