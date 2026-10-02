--- v0 (2026-08-18)
+++ v1 (2026-10-02)
@@ -47,51 +47,51 @@
   <si>
     <t>DM110Sd-S</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 137 758 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32/до 60</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1402х710х1960</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>