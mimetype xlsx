--- v0 (2026-04-30)
+++ v1 (2026-07-26)
@@ -15,86 +15,86 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>CC214-G</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.04.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 258 742 руб.</t>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 258 742 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>700+700</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40 / до 80</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1402x925x1960</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
@@ -198,50 +198,56 @@
     <t>Замок</t>
   </si>
   <si>
     <t>Тип шкафа</t>
   </si>
   <si>
     <t>Комбинированный</t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес нетто, кг</t>
   </si>
   <si>
     <t>Вес брутто, кг</t>
   </si>
   <si>
     <t>Размеры в упаковке, мм</t>
   </si>
   <si>
     <t>1490х988х2125</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
+  </si>
+  <si>
+    <t>Чат-бот Sustera</t>
+  </si>
+  <si>
+    <t>Программа online-подбора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -308,51 +314,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Polair" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -450,50 +456,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2857500" cy="2857500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="CC214-G" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1905000" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Чат-бот Sustera" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1905000" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Программа online-подбора" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -760,51 +826,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
     <col min="2" max="2" width="43" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
@@ -1298,50 +1364,142 @@
       </c>
       <c r="C46" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="1"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="40">
       <c r="A48" s="1"/>
       <c r="B48" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B48:F48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>