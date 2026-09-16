--- v1 (2026-07-26)
+++ v2 (2026-09-16)
@@ -47,51 +47,51 @@
   <si>
     <t>CC214-G</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 258 742 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>700+700</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40 / до 80</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1402x925x1960</t>
   </si>