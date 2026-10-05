--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -46,51 +46,51 @@
   <si>
     <t>CR2.6080.T3 inox</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>06.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 547 577 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>2560х1160х2220</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>от +35 до +45</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>3N/400В/50 Гц</t>
   </si>