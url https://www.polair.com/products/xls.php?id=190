--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -47,51 +47,51 @@
   <si>
     <t>CRP2.6080.T6 inox (с холодильным агрегатом)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>23.05.2026</t>
+    <t>07.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 1 407 982 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Габаритный размер (без климатического узла)</t>
   </si>
   <si>
     <t>3160х2560х2300</t>
   </si>
   <si>
     <t>Размеры дверного проема</t>
   </si>
   <si>
     <t>900x1930</t>
   </si>
   <si>
     <t>Кол-во дверей</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>