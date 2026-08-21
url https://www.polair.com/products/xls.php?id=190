--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -47,51 +47,51 @@
   <si>
     <t>CRP2.6080.T6 inox (с холодильным агрегатом)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>07.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 1 407 982 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Габаритный размер (без климатического узла)</t>
   </si>
   <si>
     <t>3160х2560х2300</t>
   </si>
   <si>
     <t>Размеры дверного проема</t>
   </si>
   <si>
     <t>900x1930</t>
   </si>
   <si>
     <t>Кол-во дверей</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>