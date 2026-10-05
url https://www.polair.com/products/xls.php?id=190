--- v2 (2026-08-21)
+++ v3 (2026-10-05)
@@ -47,51 +47,51 @@
   <si>
     <t>CRP2.6080.T6 inox (с холодильным агрегатом)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>06.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 1 407 982 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Габаритный размер (без климатического узла)</t>
   </si>
   <si>
     <t>3160х2560х2300</t>
   </si>
   <si>
     <t>Размеры дверного проема</t>
   </si>
   <si>
     <t>900x1930</t>
   </si>
   <si>
     <t>Кол-во дверей</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>