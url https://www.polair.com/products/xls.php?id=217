--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -47,51 +47,51 @@
   <si>
     <t>TD2-G</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>12.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 132 700 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1200x600x850/910</t>
   </si>