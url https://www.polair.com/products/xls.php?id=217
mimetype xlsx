--- v1 (2026-07-27)
+++ v2 (2026-11-06)
@@ -47,51 +47,51 @@
   <si>
     <t>TD2-G</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 132 700 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1200x600x850/910</t>
   </si>