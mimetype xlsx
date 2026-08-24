--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -47,75 +47,75 @@
   <si>
     <t>BCF 40.1.T2</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.06.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 2 165 500 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
+    <t>Размер тележки</t>
+  </si>
+  <si>
+    <t>600х400</t>
+  </si>
+  <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t xml:space="preserve">40 </t>
   </si>
   <si>
     <t>Количество тележек GN 1.1 / EN 600x400</t>
   </si>
   <si>
-    <t>2 (в комплектацию не входят)</t>
-[...5 lines deleted...]
-    <t>1 (в комплектацию не входят)</t>
+    <t>2 (в комплекте)</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1400x1700x2240</t>
   </si>
   <si>
     <t>Кол-во дверных проемов</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>до -40°С</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Хладагент</t>
   </si>
   <si>
     <t>R404</t>
   </si>