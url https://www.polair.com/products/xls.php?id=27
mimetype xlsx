--- v1 (2026-08-24)
+++ v2 (2026-10-16)
@@ -47,51 +47,51 @@
   <si>
     <t>BCF 40.1.T2</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 2 165 500 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размер тележки</t>
   </si>
   <si>
     <t>600х400</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t xml:space="preserve">40 </t>
   </si>
   <si>
     <t>Количество тележек GN 1.1 / EN 600x400</t>
   </si>
   <si>
     <t>2 (в комплекте)</t>
   </si>