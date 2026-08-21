--- v0 (2026-06-19)
+++ v1 (2026-08-21)
@@ -47,54 +47,54 @@
   <si>
     <t>TMi4-GC гранит</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>19.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 169 551 руб. с НДС</t>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 192 672 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +43</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1850х600х850/910</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>