--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -47,51 +47,51 @@
   <si>
     <t>TMi4-GC гранит</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>22.08.2026</t>
+    <t>06.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 192 672 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +43</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1850х600х850/910</t>
   </si>