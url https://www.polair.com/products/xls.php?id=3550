--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -15,86 +15,86 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>SM109HU</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>03.05.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 125 122 руб.</t>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 125 122 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40 / 40...80</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
@@ -216,50 +216,56 @@
     <t>415x420x284</t>
   </si>
   <si>
     <t>Камера м3, при t окр. среды 25°C</t>
   </si>
   <si>
     <t>4,4 ... 8,7</t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес нетто, кг</t>
   </si>
   <si>
     <t>Вес брутто, кг</t>
   </si>
   <si>
     <t>Размеры в упаковке, мм</t>
   </si>
   <si>
     <t>885x665x915</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
+  </si>
+  <si>
+    <t>Чат-бот Sustera</t>
+  </si>
+  <si>
+    <t>Программа online-подбора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -326,51 +332,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Polair" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -468,50 +474,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2857500" cy="2409825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="SM109HU" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1905000" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Чат-бот Sustera" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1905000" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Программа online-подбора" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -778,51 +844,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
     <col min="2" max="2" width="43" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
@@ -1424,50 +1490,142 @@
       </c>
       <c r="C55" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="1"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="40">
       <c r="A57" s="1"/>
       <c r="B57" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B57:F57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>