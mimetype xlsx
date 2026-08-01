--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>SM109HU</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.06.2026</t>
+    <t>01.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 125 122 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40 / 40...80</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>