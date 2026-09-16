--- v2 (2026-08-01)
+++ v3 (2026-09-16)
@@ -47,51 +47,51 @@
   <si>
     <t>SM109HU</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>01.08.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 125 122 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40 / 40...80</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>