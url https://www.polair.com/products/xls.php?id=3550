--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -47,51 +47,51 @@
   <si>
     <t>SM109HU</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.09.2026</t>
+    <t>31.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 125 122 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40 / 40...80</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>