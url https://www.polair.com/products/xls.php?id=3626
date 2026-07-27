--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -47,54 +47,54 @@
   <si>
     <t>CRt20T-L с тележкой</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>12.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 642 102 руб. с НДС</t>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 729 662 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>На тележке</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>800x800x2240</t>
   </si>