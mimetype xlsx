--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -47,51 +47,51 @@
   <si>
     <t>CRt20T-L с тележкой</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>20.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 729 662 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>На тележке</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
@@ -416,51 +416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="3152775"/>
+    <xdr:ext cx="1905000" cy="3143250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="CRt20T-L с тележкой" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -979,51 +979,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="265">
+    <row r="15" spans="1:6" customHeight="1" ht="264">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>