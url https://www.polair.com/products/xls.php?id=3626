--- v2 (2026-09-20)
+++ v3 (2026-11-06)
@@ -47,51 +47,51 @@
   <si>
     <t>CRt20T-L с тележкой</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>20.09.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 729 662 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>Направляющие GN1/1</t>
   </si>
   <si>
     <t>На тележке</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>