--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -47,54 +47,54 @@
   <si>
     <t>CRp3-2/3-L</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.05.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 122 188 руб. с НДС</t>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 138 830 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>Направляющие GN1/1 или EN 40x60</t>
   </si>
   <si>
     <t>+</t>
   </si>
   <si>
     <t>Расстояние между направляющими, мм</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +35/ до 60</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>