--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -15,161 +15,164 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>CRp3-2/3-L</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 138 830 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
-    <t>Направляющие GN1/1 или EN 40x60</t>
+    <t xml:space="preserve">Направляющие </t>
+  </si>
+  <si>
+    <t>GN2/3</t>
+  </si>
+  <si>
+    <t>Расстояние между направляющими, мм</t>
+  </si>
+  <si>
+    <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
+  </si>
+  <si>
+    <t>до +35/ до 60</t>
+  </si>
+  <si>
+    <t>Размеры</t>
+  </si>
+  <si>
+    <t>695х660х470</t>
+  </si>
+  <si>
+    <t>Температура в камере</t>
+  </si>
+  <si>
+    <t>до -35°С</t>
+  </si>
+  <si>
+    <t>Система электропитания, В/Гц</t>
+  </si>
+  <si>
+    <t>230В/50Гц</t>
+  </si>
+  <si>
+    <t>Хладагент</t>
+  </si>
+  <si>
+    <t>R290</t>
+  </si>
+  <si>
+    <t>Тип оттайки</t>
+  </si>
+  <si>
+    <t>принудительная</t>
+  </si>
+  <si>
+    <t>Терморегулятор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">электронный блок </t>
+  </si>
+  <si>
+    <t>Охлаждение</t>
+  </si>
+  <si>
+    <t>+90…+3°C</t>
+  </si>
+  <si>
+    <t>Время охлаждения</t>
+  </si>
+  <si>
+    <t>90 мин</t>
+  </si>
+  <si>
+    <t>Масса охлаждаемого продукта, кг</t>
+  </si>
+  <si>
+    <t>Режим мягкого охлаждения</t>
   </si>
   <si>
     <t>+</t>
-  </si>
-[...61 lines deleted...]
-    <t>Режим мягкого охлаждения</t>
   </si>
   <si>
     <t>Масса замораживаемого продукта, кг</t>
   </si>
   <si>
     <t>Время заморозки</t>
   </si>
   <si>
     <t>240 минут</t>
   </si>
   <si>
     <t>Замораживание</t>
   </si>
   <si>
     <t>+90...- 18°С</t>
   </si>
   <si>
     <t>Режим быстрого замораживания</t>
   </si>
   <si>
     <t>Термощуп</t>
   </si>
   <si>
     <t>Размещение гастроемкостей/противней</t>
   </si>
@@ -1125,140 +1128,140 @@
       <c r="C29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="3">
         <v>11</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1"/>
       <c r="B32" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C32" s="3">
         <v>7</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1"/>
       <c r="B33" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1"/>
       <c r="B34" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1"/>
       <c r="B35" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1"/>
       <c r="B36" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1"/>
       <c r="B37" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="1"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="40">
       <c r="A39" s="1"/>
       <c r="B39" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
@@ -1304,54 +1307,54 @@
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="1"/>
       <c r="B50" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B39:F39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 