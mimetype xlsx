--- v0 (2026-07-26)
+++ v1 (2026-11-06)
@@ -46,51 +46,51 @@
   <si>
     <t>MB216S</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 169 561 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Габаритные размеры</t>
   </si>
   <si>
     <t>827x790x704</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-15...- 25</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>380/50</t>
   </si>