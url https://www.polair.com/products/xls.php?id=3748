--- v0 (2026-06-13)
+++ v1 (2026-08-02)
@@ -47,78 +47,78 @@
   <si>
     <t>DM104-Bravo</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 82 452 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32/ до 60</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>
   <si>
     <t>нижнее расположение</t>
   </si>
   <si>
     <t>Габаритные размеры</t>
   </si>
   <si>
-    <t>606x600x1780</t>
+    <t>606x630x1780</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>+1…+10</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Расход электроэнергии в сутки, кВт/ч, не более</t>
   </si>
   <si>
     <t>3,7</t>
   </si>
@@ -1044,51 +1044,51 @@
       <c r="C21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="3">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="3">
         <v>240</v>
       </c>