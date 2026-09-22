--- v1 (2026-08-02)
+++ v2 (2026-09-22)
@@ -47,51 +47,51 @@
   <si>
     <t>DM104-Bravo</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.08.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 82 452 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32/ до 60</t>
   </si>
   <si>
     <t>Толщина стенки корпуса, мм</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>
   <si>
     <t>нижнее расположение</t>
   </si>
   <si>
     <t>Габаритные размеры</t>
   </si>