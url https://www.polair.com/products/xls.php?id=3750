--- v0 (2026-06-13)
+++ v1 (2026-08-02)
@@ -47,72 +47,72 @@
   <si>
     <t>DM102-Bravo</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 71 065 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32/до 60</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
-    <t>606x600x890</t>
+    <t>606x630x890</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>
   <si>
     <t>нижнее расположение</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>+1...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Хладагент</t>
   </si>
@@ -281,51 +281,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Polair" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>