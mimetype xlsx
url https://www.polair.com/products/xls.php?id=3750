--- v1 (2026-08-02)
+++ v2 (2026-09-22)
@@ -47,51 +47,51 @@
   <si>
     <t>DM102-Bravo</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.08.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 71 065 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32/до 60</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>606x630x890</t>
   </si>
   <si>
     <t>Расположение агрегата</t>
   </si>