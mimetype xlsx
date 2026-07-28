--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -47,51 +47,51 @@
   <si>
     <t>MB109ST</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>29.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 125 262 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>550x550x665</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>до -18</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>230/50</t>
   </si>