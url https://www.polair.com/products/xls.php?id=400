--- v0 (2026-06-08)
+++ v1 (2026-09-20)
@@ -46,54 +46,54 @@
   <si>
     <t>MB108S GREEN</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>08.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 84 218 руб. с НДС</t>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 99 080 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>807x490x704</t>
   </si>
   <si>
     <t>Кол-во компрессоров, шт</t>
   </si>
   <si>
     <t>Максимальное энергопотребление, Вт R290</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-15...- 25</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>