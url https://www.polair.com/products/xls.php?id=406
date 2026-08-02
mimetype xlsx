--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -46,51 +46,51 @@
   <si>
     <t>SM111S</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 103 362 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>220/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Расход электроэнергии в сутки, кВт/ч, не более</t>
   </si>