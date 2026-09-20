--- v1 (2026-08-02)
+++ v2 (2026-09-20)
@@ -46,51 +46,51 @@
   <si>
     <t>SM111S</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.08.2026</t>
+    <t>20.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 103 362 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>220/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Расход электроэнергии в сутки, кВт/ч, не более</t>
   </si>