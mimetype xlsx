--- v2 (2026-09-20)
+++ v3 (2026-11-06)
@@ -46,51 +46,51 @@
   <si>
     <t>SM111S</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>20.09.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 103 362 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Температурный режим, °C</t>
   </si>
   <si>
     <t>-5...+10</t>
   </si>
   <si>
     <t>Система электропитания, В/Гц</t>
   </si>
   <si>
     <t>220/50</t>
   </si>
   <si>
     <t>Потребляемая мощность, Вт, не более</t>
   </si>
   <si>
     <t>Расход электроэнергии в сутки, кВт/ч, не более</t>
   </si>