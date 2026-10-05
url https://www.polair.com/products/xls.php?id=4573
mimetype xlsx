--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -47,51 +47,51 @@
   <si>
     <t>Блок ящиков глубоких GN-G в упаковке</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>06.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 45 000 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Габаритные размеры</t>
   </si>
   <si>
     <t>415х656х688</t>
   </si>
   <si>
     <t>Материал обшивок корпуса снаружи</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес нетто, кг</t>
   </si>