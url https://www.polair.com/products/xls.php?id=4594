--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Rime M3</t>
   </si>
   <si>
     <t>ООО «НЗХО»</t>
   </si>
   <si>
     <t>603004, Нижегородская обл., г. Нижний Новгород</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>проспект Ленина, д. 88</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://sustera.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>23.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 237 155 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1405x710x925</t>
   </si>
   <si>
     <t>Количество вентиляторов, шт.</t>
   </si>
   <si>
     <t xml:space="preserve">Холодопроизводительность при t -10°C, кВт </t>
   </si>
   <si>
     <t>5,85</t>
   </si>
   <si>
     <t>Потребляемая мощность, кВт.</t>
   </si>