--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Rime M3</t>
   </si>
   <si>
     <t>ООО «НЗХО»</t>
   </si>
   <si>
     <t>603004, Нижегородская обл., г. Нижний Новгород</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>проспект Ленина, д. 88</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://sustera.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 237 155 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1405x710x925</t>
   </si>
   <si>
     <t>Количество вентиляторов, шт.</t>
   </si>
   <si>
     <t xml:space="preserve">Холодопроизводительность при t -10°C, кВт </t>
   </si>
   <si>
     <t>5,85</t>
   </si>
   <si>
     <t>Потребляемая мощность, кВт.</t>
   </si>