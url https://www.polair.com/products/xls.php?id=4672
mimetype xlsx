--- v0 (2026-08-24)
+++ v1 (2026-10-16)
@@ -47,51 +47,51 @@
   <si>
     <t>BCF 80.2.T4</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 4 141 706 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размер тележки</t>
   </si>
   <si>
     <t>600х800</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>Количество тележек GN 2.1 / EN 600x800</t>
   </si>
   <si>
     <t>4 (в комплекте)</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>