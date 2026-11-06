--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -47,51 +47,51 @@
   <si>
     <t xml:space="preserve">TBi1-G </t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>20.09.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 99 900 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Объем, л</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>до +32</t>
   </si>
   <si>
     <t>Габаритные размеры</t>
   </si>
   <si>
     <t>565х600х850/910</t>
   </si>
   <si>
     <t>Глубина стола, мм</t>
   </si>
@@ -1011,51 +1011,51 @@
       <c r="C19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>22</v>
       </c>