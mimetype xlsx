--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -23,75 +23,75 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
-    <t xml:space="preserve">TM4ENvt-G </t>
+    <t>TM4ENvt-G</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>20.09.2026</t>
+    <t>06.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 269 900 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Кол-во уровней</t>
   </si>
   <si>
     <t>7 EN400х600</t>
   </si>
   <si>
     <t>Направляющие EN 40*60</t>
   </si>
   <si>
     <t>+</t>
   </si>
   <si>
     <t>Расстояние между направляющими, мм</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
@@ -299,51 +299,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/polair_logo0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp_scheme0.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/max_qr_2000.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bot_qr_2000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Polair" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -374,147 +374,177 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="781050" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="TM4ENvt-G " descr=""/>
+        <xdr:cNvPr id="3" name="TM4ENvt-G" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="TM4ENvt-G " descr=""/>
+        <xdr:cNvPr id="4" name="TM4ENvt-G" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2857500" cy="2019300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="TM4ENvt-G" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Чат-бот Sustera" descr=""/>
+        <xdr:cNvPr id="6" name="Чат-бот Sustera" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Программа online-подбора" descr=""/>
+        <xdr:cNvPr id="7" name="Программа online-подбора" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>