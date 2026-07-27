--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -46,54 +46,54 @@
   <si>
     <t>КХН 80 Р - 7,71</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>12.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 155 916 руб. с НДС</t>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 183 430 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1960х2260х2200</t>
   </si>
   <si>
     <t>Расчетное время сборки</t>
   </si>
   <si>
     <t>2 часа 10 минут</t>
   </si>
   <si>
     <t>Объем, м3</t>
   </si>