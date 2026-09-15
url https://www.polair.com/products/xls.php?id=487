--- v1 (2026-07-27)
+++ v2 (2026-09-15)
@@ -46,51 +46,51 @@
   <si>
     <t>КХН 80 Р - 7,71</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>15.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 183 430 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1960х2260х2200</t>
   </si>
   <si>
     <t>Расчетное время сборки</t>
   </si>
   <si>
     <t>2 часа 10 минут</t>
   </si>