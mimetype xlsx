--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -46,51 +46,51 @@
   <si>
     <t>КХН 80 Р - 7,71</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>15.09.2026</t>
+    <t>30.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 183 430 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Условия окружающей среды (t,°C,/вл-сть, %)</t>
   </si>
   <si>
     <t>-30...+40</t>
   </si>
   <si>
     <t>Размеры</t>
   </si>
   <si>
     <t>1960х2260х2200</t>
   </si>
   <si>
     <t>Расчетное время сборки</t>
   </si>
   <si>
     <t>2 часа 10 минут</t>
   </si>