--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Пандус для распашных дверей световой проем 800х1850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 7 930 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
   <si>
     <t>Чат-бот Sustera</t>
   </si>
   <si>
     <t>Программа online-подбора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>