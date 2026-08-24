--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Пандус для распашных дверей световой проем 800х1850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.polair.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 7 930 руб. с НДС</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
   <si>
     <t>Чат-бот Sustera</t>
   </si>
   <si>
     <t>Программа online-подбора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>